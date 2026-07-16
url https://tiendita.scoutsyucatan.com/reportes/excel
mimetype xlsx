--- v0 (2026-04-26)
+++ v1 (2026-07-16)
@@ -26,183 +26,183 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Metodo de Pago</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>25/04/2026 23:00</t>
+    <t>26/04/2026 00:00</t>
   </si>
   <si>
     <t>efectivo</t>
   </si>
   <si>
-    <t>25/04/2026 23:22</t>
-[...14 lines deleted...]
-    <t>25/04/2026 23:48</t>
+    <t>26/04/2026 00:22</t>
+  </si>
+  <si>
+    <t>26/04/2026 00:29</t>
+  </si>
+  <si>
+    <t>26/04/2026 00:30</t>
+  </si>
+  <si>
+    <t>26/04/2026 00:38</t>
+  </si>
+  <si>
+    <t>26/04/2026 00:45</t>
+  </si>
+  <si>
+    <t>26/04/2026 00:48</t>
   </si>
   <si>
     <t>tarjeta</t>
   </si>
   <si>
-    <t>25/04/2026 23:56</t>
-[...46 lines deleted...]
-  <si>
     <t>26/04/2026 00:56</t>
   </si>
   <si>
-    <t>26/04/2026 00:59</t>
-[...5 lines deleted...]
-    <t>26/04/2026 01:24</t>
+    <t>26/04/2026 01:01</t>
+  </si>
+  <si>
+    <t>26/04/2026 01:14</t>
+  </si>
+  <si>
+    <t>26/04/2026 01:15</t>
+  </si>
+  <si>
+    <t>26/04/2026 01:17</t>
+  </si>
+  <si>
+    <t>26/04/2026 01:19</t>
+  </si>
+  <si>
+    <t>26/04/2026 01:23</t>
   </si>
   <si>
     <t>26/04/2026 01:25</t>
   </si>
   <si>
-    <t>26/04/2026 01:48</t>
+    <t>26/04/2026 01:38</t>
+  </si>
+  <si>
+    <t>26/04/2026 01:39</t>
+  </si>
+  <si>
+    <t>26/04/2026 01:41</t>
+  </si>
+  <si>
+    <t>26/04/2026 01:43</t>
+  </si>
+  <si>
+    <t>26/04/2026 01:46</t>
+  </si>
+  <si>
+    <t>26/04/2026 01:47</t>
   </si>
   <si>
     <t>26/04/2026 01:49</t>
   </si>
   <si>
-    <t>26/04/2026 01:50</t>
-[...11 lines deleted...]
-    <t>26/04/2026 01:58</t>
+    <t>26/04/2026 01:53</t>
+  </si>
+  <si>
+    <t>26/04/2026 01:56</t>
   </si>
   <si>
     <t>26/04/2026 01:59</t>
   </si>
   <si>
-    <t>26/04/2026 02:02</t>
-[...17 lines deleted...]
-    <t>26/04/2026 02:15</t>
+    <t>26/04/2026 02:10</t>
+  </si>
+  <si>
+    <t>26/04/2026 02:24</t>
+  </si>
+  <si>
+    <t>26/04/2026 02:25</t>
+  </si>
+  <si>
+    <t>26/04/2026 02:48</t>
+  </si>
+  <si>
+    <t>26/04/2026 02:49</t>
+  </si>
+  <si>
+    <t>26/04/2026 02:50</t>
+  </si>
+  <si>
+    <t>26/04/2026 02:52</t>
+  </si>
+  <si>
+    <t>26/04/2026 02:54</t>
+  </si>
+  <si>
+    <t>26/04/2026 02:57</t>
+  </si>
+  <si>
+    <t>26/04/2026 02:58</t>
+  </si>
+  <si>
+    <t>26/04/2026 02:59</t>
+  </si>
+  <si>
+    <t>26/04/2026 03:02</t>
+  </si>
+  <si>
+    <t>26/04/2026 03:05</t>
+  </si>
+  <si>
+    <t>26/04/2026 03:06</t>
+  </si>
+  <si>
+    <t>26/04/2026 03:07</t>
+  </si>
+  <si>
+    <t>26/04/2026 03:09</t>
+  </si>
+  <si>
+    <t>26/04/2026 03:14</t>
+  </si>
+  <si>
+    <t>26/04/2026 03:15</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -651,65 +651,65 @@
         <v>25.0</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9">
         <v>25.0</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D10">
         <v>18.0</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D11">
         <v>25.0</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>5</v>
       </c>
       <c r="D12">
         <v>10.0</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
@@ -987,107 +987,107 @@
         <v>50.0</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33" t="s">
         <v>12</v>
       </c>
       <c r="D33">
         <v>40.0</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>28</v>
       </c>
       <c r="C34" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D34">
         <v>18.0</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>29</v>
       </c>
       <c r="C35" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D35">
         <v>25.0</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D36">
         <v>35.0</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>30</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D37">
         <v>25.0</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>30</v>
       </c>
       <c r="C38" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D38">
         <v>4.0</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>31</v>
       </c>
       <c r="C39" t="s">
         <v>5</v>
       </c>
       <c r="D39">
         <v>30.0</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>32</v>